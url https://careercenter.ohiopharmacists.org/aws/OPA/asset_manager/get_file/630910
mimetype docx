--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -1,3737 +1,818 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50F64089" w14:textId="7C362960" w:rsidR="00C53BFA" w:rsidRPr="00CF2E0B" w:rsidRDefault="00C53BFA" w:rsidP="00C53BFA">
-[...4 lines deleted...]
-    <w:p w14:paraId="56559126" w14:textId="088610D8" w:rsidR="00EE778F" w:rsidRPr="00EE778F" w:rsidRDefault="00C53BFA" w:rsidP="00EE778F">
+    <w:p w14:paraId="1443C265" w14:textId="54607478" w:rsidR="007B19FE" w:rsidRPr="009966AB" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
       <w:pPr>
         <w:pStyle w:val="H1"/>
         <w:ind w:right="2070"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EE778F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...47 lines deleted...]
-        <w:t>OSHA AND PERRP RECORDKEEPING</w:t>
+        <w:t>Controlling costs with the Disabilty Relief Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D88988A" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4047966F" w14:textId="77777777" w:rsidR="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Ohio Bureau of Workers’ Compensation (BWC) offers the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Disability Relief Program (formerly known as Handicap Reimbursement) t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o potentially offset claim costs and encourage employers to hire and retain employees with disabling conditions. Ohio Revised Code 4123.343 recognizes 26 conditions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/ disabilities in which, under some circumstances, the employer may be eligible for reimbursement of partial claim costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6869">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1301C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1301C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentage awarded by BWC will reduce claim costs without reducing the benefits to the injured worker.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6869">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The reduced claim costs can result in sizable premium reductions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F98F840" w14:textId="77777777" w:rsidR="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of notification.  Below is a reminder of the key recordkeeping deadlines:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Eligibility Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C50B10F" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="0D2A6A4C" w14:textId="77777777" w:rsidR="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:t>If an employee suffers a lost-time industrial injury/ occupational injury or death, the claim may be eligible f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or disability relief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:t xml:space="preserve">if it can be shown that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:t xml:space="preserve"> pre-existed the industrial injury or occupational disease and either caused the claim or contributed to increased costs or delay in recovery. Additionally, one of the following benefit types must have been paid in the claim:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5F8CF5" w14:textId="4B0EADB2" w:rsidR="007B19FE" w:rsidRPr="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0D98">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temporary total compensation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA57EDD" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="4FAF644D" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Permanent total disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E00CC36" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="16A7BAE3" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Permanent partial-scheduled loss</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA70B0F" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">First determine if you are exempt from keeping records. </w:t>
+    <w:p w14:paraId="3BB952EF" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Survivor benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26601751" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="004B2528">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4FAF64B4" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wages in lieu of temporary total disability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B72AFB" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>EXEMPTIONS</w:t>
+        </w:rPr>
+        <w:t>Application Filing Deadlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6B423C" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> - There are two exemptions from keeping the OSHA 300 Log.</w:t>
+    <w:p w14:paraId="0BF88DA5" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Private Employers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D8E065" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="595E97BB" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> during the calendar year.  The only exception to this is if you are specifically requested by OSHA, the Bureau of Labor Statistics (BLS) or another agency to keep a log.  If you receive a request, do not ignore it.</w:t>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4A4A4A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4A4A4A"/>
+        </w:rPr>
+        <w:t>If the date of injury is between Jan. 1 and June 30, the application must be filed by June 30 of the year no more than six years from the year of the date of injury or occupational disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B257268" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-      <w:pPr>
+    <w:p w14:paraId="1CEFC1E5" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="008E71BB">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4A4A4A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="4A4A4A"/>
+        </w:rPr>
+        <w:t>If the date of injury is between July 1 and Dec. 31, the application must be filed by June 30 of the year no more than seven years from the year of the date of the injury or occupational disease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EE2351" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Public Employers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECDABF3" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="4A4A4A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>A public employer must file the application by Dec. 31 of the year no more than six years from the year of the date of the injury or occupational disease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234A54BB" w14:textId="13D89A13" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Sedgwick cost containment team conducts reviews on claims which meet the eligibility requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="005155B6">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>disability relief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, files the application and attends the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E008E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hearing on behalf of our Ohio TPA clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A16066" w14:textId="4B858D25" w:rsidR="007B19FE" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions, contact our Sedgwick program manager, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70FA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dave Deyo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70FA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>614-3765401</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00E70FA0" w:rsidRPr="00FD758A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>https://www.osha.gov/recordkeeping/presentations/exempttable</w:t>
+          <w:t>david.deyo@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008E71BB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidR="00E70FA0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A2F950" w14:textId="77777777" w:rsidR="008E71BB" w:rsidRPr="008E71BB" w:rsidRDefault="008E71BB" w:rsidP="008E71BB">
-[...640 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="007B19FE">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="720" w:left="1440" w:header="0" w:footer="86" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B8F8176" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="1B5EA423" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="369FD127" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="5218E0C9" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro">
+    <w:altName w:val="Source Sans Pro"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70CC1513" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="2608B4AB" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30841275" w14:textId="77777777" w:rsidR="002B4DDA" w:rsidRDefault="002B4DDA">
+    <w:p w14:paraId="3EB0B388" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72F75DA9" w14:textId="77777777" w:rsidR="000F39A6" w:rsidRPr="001A015F" w:rsidRDefault="000F39A6">
+  <w:p w14:paraId="7D416DBB" w14:textId="38E07E78" w:rsidR="000408E5" w:rsidRDefault="000408E5">
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="336E2674" w14:textId="77777777" w:rsidR="000F39A6" w:rsidRPr="001A015F" w:rsidRDefault="00C53BFA">
+  <w:p w14:paraId="6DE3DE13" w14:textId="23FDB3EA" w:rsidR="000408E5" w:rsidRDefault="000408E5">
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="001A015F">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3DA18A0C" wp14:editId="6D2518D5">
-[...11 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BE11E36" wp14:editId="1650DECD">
+          <wp:extent cx="1381125" cy="299686"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:docPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7767320" cy="761365"/>
+                    <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="0AD13B27" w14:textId="1760840F" w:rsidR="000408E5" w:rsidRDefault="000408E5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6367C5F9" w14:textId="7C969BB6" w:rsidR="000408E5" w:rsidRDefault="000408E5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A1818FFF"/>
+    <w:nsid w:val="3EAF706E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...44 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:tmpl w:val="01B25ECC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001D0302"/>
-[...2444 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4A14D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C88C3E92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3800,590 +881,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...538 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B91FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FE8D2A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4452,993 +994,287 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADE0D70"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B057256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AB18280E"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Source Sans Pro" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+    <w:tmpl w:val="603898A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...541 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="1" w16cid:durableId="1003898342">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1133210361">
-[...56 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="915092358">
+  <w:num w:numId="2" w16cid:durableId="1377778442">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1214921538">
-[...14 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1353998612">
+  <w:num w:numId="3" w16cid:durableId="1084372981">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1028406184">
-[...27 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="4" w16cid:durableId="2045254724">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="74"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C53BFA"/>
-[...109 lines deleted...]
-    <w:rsid w:val="00FD6BFF"/>
+    <w:rsidRoot w:val="005A1E8D"/>
+    <w:rsid w:val="000408E5"/>
+    <w:rsid w:val="000A2A61"/>
+    <w:rsid w:val="001275E4"/>
+    <w:rsid w:val="001813A9"/>
+    <w:rsid w:val="001D4B42"/>
+    <w:rsid w:val="002171C8"/>
+    <w:rsid w:val="00284317"/>
+    <w:rsid w:val="00294EAA"/>
+    <w:rsid w:val="00355A45"/>
+    <w:rsid w:val="0036646E"/>
+    <w:rsid w:val="003664A7"/>
+    <w:rsid w:val="00373EC2"/>
+    <w:rsid w:val="003F533B"/>
+    <w:rsid w:val="00471A20"/>
+    <w:rsid w:val="004B0D98"/>
+    <w:rsid w:val="005155B6"/>
+    <w:rsid w:val="005748C3"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rsid w:val="006B7463"/>
+    <w:rsid w:val="006F764B"/>
+    <w:rsid w:val="007B19FE"/>
+    <w:rsid w:val="007C7F55"/>
+    <w:rsid w:val="007E008E"/>
+    <w:rsid w:val="0080417D"/>
+    <w:rsid w:val="008B2FE8"/>
+    <w:rsid w:val="00963273"/>
+    <w:rsid w:val="00A10967"/>
+    <w:rsid w:val="00B1789A"/>
+    <w:rsid w:val="00BC0734"/>
+    <w:rsid w:val="00BF2C0B"/>
+    <w:rsid w:val="00C337E9"/>
+    <w:rsid w:val="00CC4803"/>
+    <w:rsid w:val="00E70FA0"/>
+    <w:rsid w:val="00FC036C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17D3915B"/>
+  <w14:docId w14:val="22648F92"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2252DAA4-53DD-A942-B7BF-A3997529B087}"/>
+  <w15:docId w15:val="{D6DC42EA-1786-4FB5-A09E-91E5119ACD43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5463,51 +1299,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5777,509 +1613,840 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD6BFF"/>
+    <w:rsid w:val="007B19FE"/>
     <w:pPr>
       <w:spacing w:after="400" w:line="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="005A1E8D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="005A1E8D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="400" w:after="200" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="360"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:highlight w:val="white"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C53BFA"/>
-[...9 lines deleted...]
-    <w:name w:val="List Paragraph"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="005A1E8D"/>
     <w:pPr>
-      <w:spacing w:after="200"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="005A1E8D"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C53BFA"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="292826"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1">
+    <w:name w:val="H1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="2966"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Source Sans Pro Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:color w:val="181D21"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
       <w:lang w:val="en"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="footer"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C53BFA"/>
+    <w:rsid w:val="000408E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C53BFA"/>
-[...24 lines deleted...]
-    <w:name w:val="H2"/>
+    <w:rsid w:val="000408E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...64 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C76F5"/>
+    <w:rsid w:val="000408E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C76F5"/>
+    <w:rsid w:val="000408E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2">
+    <w:name w:val="H2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001275E4"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:right="900"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="majorHAnsi"/>
+      <w:b/>
+      <w:color w:val="181D21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B0D98"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E675DC"/>
-[...13 lines deleted...]
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+    <w:rsid w:val="00E70FA0"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003117FC"/>
+    <w:rsid w:val="00E70FA0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="390810346">
+    <w:div w:id="397436051">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="940645822">
+    <w:div w:id="908926487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/recordkeeping/presentations/exempttable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/injuryreporting/ita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/itareportapp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/for-employers/safety-services/consultations-and-programs/perrp/injury-and-illness-recordkeeping" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrew.sawan@sedgwick.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/PERRPrecordkeepingforms.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osha.gov/sites/default/files/OSHA-RK-Forms-Package.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/forms-and-publications/summary-of-work-related-injuries-and-illnesses-300-ap" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.deyo@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6287,54 +2454,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6487,75 +2654,339 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C4840261E0B2B4EBF5A4F42368C30AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a339052cb3c34035c96f7e0dd1e4ee8d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59cd6d89-00c3-452b-9bcc-7193497f85d4" xmlns:ns3="92fd52bf-f93a-4591-b13c-804d20321cf2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="544234bd820605ee9fecc9aa5f9c03de" ns2:_="" ns3:_="">
+    <xsd:import namespace="59cd6d89-00c3-452b-9bcc-7193497f85d4"/>
+    <xsd:import namespace="92fd52bf-f93a-4591-b13c-804d20321cf2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59cd6d89-00c3-452b-9bcc-7193497f85d4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="59b6c376-ac77-4716-aacb-b087d0d75ce9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92fd52bf-f93a-4591-b13c-804d20321cf2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fea727cd-da3b-4736-ac2b-117b47d35a47}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="92fd52bf-f93a-4591-b13c-804d20321cf2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2EAF88-B4A5-47E1-8227-7702DD6E5BCE}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF95C1B-878C-4F54-87C4-25ABE8981A12}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350EA8AD-3D9D-40F5-863A-6658FCD50374}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4791</Characters>
+  <Pages>1</Pages>
+  <Words>330</Words>
+  <Characters>1885</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5620</CharactersWithSpaces>
+  <CharactersWithSpaces>2211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Microsoft Office User</dc:creator>
+  <dc:creator>Feck, Paul</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
+  </property>
+</Properties>
+</file>